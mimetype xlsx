--- v4 (2026-03-27)
+++ v5 (2026-05-13)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f912d95e504821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17b255c0cb0d49bc956d797cb8fade39.psmdcp" Id="R460502cd04524839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7b99754afe4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9a24bb067a04108a7ef5fd75251f11d.psmdcp" Id="Rfbcbc028def24ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data" sheetId="2" r:id="rId2"/>
     <x:sheet name="חצי שנתי" sheetId="3" r:id="rId3"/>
     <x:sheet name="שנתי" sheetId="4" r:id="rId4"/>
     <x:sheet name="שלש שנים" sheetId="5" r:id="rId5"/>
     <x:sheet name="מקסימלי" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <x:si>
-    <x:t>27/03/2026 07:00</x:t>
+    <x:t>13/05/2026 04:00</x:t>
   </x:si>
   <x:si>
     <x:t>אדגר     אגח יג</x:t>
   </x:si>
   <x:si>
     <x:t>instrumentID</x:t>
   </x:si>
   <x:si>
     <x:t>date</x:t>
   </x:si>
   <x:si>
     <x:t>balance_kNIS</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>