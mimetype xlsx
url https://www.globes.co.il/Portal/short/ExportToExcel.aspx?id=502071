--- v5 (2026-05-13)
+++ v6 (2026-06-28)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7b99754afe4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9a24bb067a04108a7ef5fd75251f11d.psmdcp" Id="Rfbcbc028def24ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b064757b3744b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/890a00efe158483aa2b5c8eca5da584a.psmdcp" Id="Rcbeaaa8756234010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data" sheetId="2" r:id="rId2"/>
     <x:sheet name="חצי שנתי" sheetId="3" r:id="rId3"/>
     <x:sheet name="שנתי" sheetId="4" r:id="rId4"/>
     <x:sheet name="שלש שנים" sheetId="5" r:id="rId5"/>
     <x:sheet name="מקסימלי" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <x:si>
-    <x:t>13/05/2026 04:00</x:t>
+    <x:t>28/06/2026 07:00</x:t>
   </x:si>
   <x:si>
     <x:t>אדגר     אגח יג</x:t>
   </x:si>
   <x:si>
     <x:t>instrumentID</x:t>
   </x:si>
   <x:si>
     <x:t>date</x:t>
   </x:si>
   <x:si>
     <x:t>balance_kNIS</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>