--- v6 (2026-06-28)
+++ v7 (2026-08-19)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b064757b3744b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/890a00efe158483aa2b5c8eca5da584a.psmdcp" Id="Rcbeaaa8756234010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb51ad249a4a4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7abc8c9bc874a8d84c4ed843604d59e.psmdcp" Id="R7d2df684bd4147ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data" sheetId="2" r:id="rId2"/>
     <x:sheet name="חצי שנתי" sheetId="3" r:id="rId3"/>
     <x:sheet name="שנתי" sheetId="4" r:id="rId4"/>
     <x:sheet name="שלש שנים" sheetId="5" r:id="rId5"/>
     <x:sheet name="מקסימלי" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <x:si>
-    <x:t>28/06/2026 07:00</x:t>
+    <x:t>19/08/2026 19:00</x:t>
   </x:si>
   <x:si>
     <x:t>אדגר     אגח יג</x:t>
   </x:si>
   <x:si>
     <x:t>instrumentID</x:t>
   </x:si>
   <x:si>
     <x:t>date</x:t>
   </x:si>
   <x:si>
     <x:t>balance_kNIS</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>